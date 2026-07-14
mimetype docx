--- v0 (2025-10-14)
+++ v1 (2026-07-14)
@@ -1,447 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="64A8B60C" w14:textId="77777777" w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
-[...356 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1258"/>
         <w:gridCol w:w="2252"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
       <w:tr w:rsidR="006261B7" w14:paraId="568AF2C8" w14:textId="77777777" w:rsidTr="004C0E17">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6C083D85" w14:textId="77777777" w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="001A24D7">
+          <w:p w14:paraId="6C083D85" w14:textId="71010EF4" w:rsidR="005908E6" w:rsidRDefault="006B3CAE" w:rsidP="001A24D7">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005908E6">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Lotus" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005908E6" w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقطع:</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A24D7" w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -458,51 +111,51 @@
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="001A24D7" w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A24D7">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B97D71">
+            <w:r w:rsidR="005908E6" w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کارشناسی</w:t>
             </w:r>
             <w:r w:rsidR="00B97D71" w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> ارشد</w:t>
             </w:r>
             <w:r w:rsidR="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -801,69 +454,81 @@
                 <w:rFonts w:ascii="Sakkal Majalla" w:hAnsi="Sakkal Majalla" w:cs="Sakkal Majalla" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidR="00A32E05">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> تاق و قوس در معماری ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E8478CD" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRPr="005908E6" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="6E8478CD" w14:textId="1FC5F436" w:rsidR="00B97D71" w:rsidRPr="005908E6" w:rsidRDefault="00B97D71" w:rsidP="00E469B1">
+            <w:pPr>
+              <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>لاتین:</w:t>
+            </w:r>
+            <w:r w:rsidR="00E469B1" w:rsidRPr="00E469B1">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E469B1" w:rsidRPr="00E469B1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Introduction to Traditional Structural Systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="6B1B418A" w14:textId="77777777" w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E31D17" w14:paraId="69DF907D" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
@@ -987,95 +652,124 @@
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پ</w:t>
             </w:r>
             <w:r w:rsidR="00E31D17" w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ست الکترونیکی:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve">  m_farahbakhsh@semnan.ac.ir</w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E469B1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>m_farahbakhsh@semnan.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BE73D7" w14:paraId="4887ABD6" w14:textId="77777777" w:rsidTr="00746E7D">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w14:paraId="62469324" w14:textId="725A39FA" w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="0015613E">
+          <w:p w14:paraId="62469324" w14:textId="5E499004" w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="0015613E">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
             </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>یک</w:t>
+            </w:r>
             <w:r w:rsidR="0015613E">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>شنبه 15-17</w:t>
+              <w:t>شنبه 15-</w:t>
+            </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="0015613E">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D2DEA" w14:paraId="56E3FEBF" w14:textId="77777777" w:rsidTr="004B094A">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
           <w:p w14:paraId="17D80FD4" w14:textId="067C296C" w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
             <w:pPr>
@@ -1339,139 +1033,131 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A6B1B" w14:paraId="51D6AE98" w14:textId="77777777" w:rsidTr="007A6B1B">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="165A3B2A" w14:textId="60D75A21" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00A32E05" w:rsidP="007A6B1B">
+          <w:p w14:paraId="165A3B2A" w14:textId="2BFBF062" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00E469B1" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
-[...15 lines deleted...]
-              <w:t>0</w:t>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9C7694" w14:textId="335C47E4" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00A32E05" w:rsidP="007A6B1B">
+          <w:p w14:paraId="1E9C7694" w14:textId="71940488" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00E469B1" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="737DC7B5" w14:textId="5BE0251B" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00A32E05" w:rsidP="007A6B1B">
+          <w:p w14:paraId="737DC7B5" w14:textId="205544F8" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00E469B1" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3B635095" w14:textId="6044AB41" w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="0015613E" w:rsidP="007A6B1B">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
@@ -1493,158 +1179,153 @@
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="6C173845" w14:textId="77777777" w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w14:paraId="71623876" w14:textId="77777777" w:rsidTr="004B094A">
+      <w:tr w:rsidR="00C1549F" w14:paraId="71623876" w14:textId="77777777" w:rsidTr="00AB758D">
         <w:trPr>
-          <w:trHeight w:val="1115"/>
+          <w:trHeight w:val="1507"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="33F4DD0E" w14:textId="3D744D9E" w:rsidR="00C1549F" w:rsidRPr="004B094A" w:rsidRDefault="0015613E" w:rsidP="0015613E">
+          <w:p w14:paraId="53D121C6" w14:textId="4C1160E6" w:rsidR="00C1549F" w:rsidRPr="004B094A" w:rsidRDefault="0015613E" w:rsidP="00AB758D">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
-                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
-[...2 lines deleted...]
-                <w:rtl/>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>1-کتاب درآمدی بر شناخت فنون مرمت بناهای تاریخی ، نویسندگان: اکبر حاجی ابراهیم زرگر ، احسان میرهاشمی روته، انتشارات دانشگاه شهید بهشتی، 13972- کتاب معماری ایران، اجرای ساختمان با مصالح سنتی، نویسنده حسین زمرشیدی، دانشگاه شهید رجایی . 3- شناخت سازه های سنتی، انتشارات دانشگاه پیام نور</w:t>
+              <w:t xml:space="preserve">1-کتاب درآمدی بر شناخت فنون مرمت بناهای تاریخی ، نویسندگان: اکبر حاجی ابراهیم زرگر ، احسان میرهاشمی روته، انتشارات دانشگاه شهید بهشتی، </w:t>
+            </w:r>
+            <w:r w:rsidR="00344FB9">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>- کتاب معماری ایران، اجرای ساختمان با مصالح سنتی، نویسنده حسین زمرشیدی، دانشگاه شهید رجایی . 3- شناخت سازه های سنتی، انتشارات دانشگاه پیام نور</w:t>
             </w:r>
             <w:r w:rsidR="00DE3911">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>. جزوات دکتر تهرانی دانشگاه شهید بهشتی.</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="190991E8" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F2F371E" w14:textId="77777777" w:rsidR="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="601CFA68" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="006B0268" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
-[...12 lines deleted...]
-    </w:p>
     <w:p w14:paraId="52BF4537" w14:textId="77777777" w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="006B0268">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
@@ -1957,73 +1638,93 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78D63B24" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DA7DA20" w14:textId="7707855E" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
+          <w:p w14:paraId="4DA7DA20" w14:textId="1BC54E2C" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>انواع ملات ها ( گل-آهک-ساروج- ترکیبیو...)</w:t>
+              <w:t>انواع ملات ها ( گل-آهک-ساروج- ترکیبی</w:t>
+            </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>و...)</w:t>
             </w:r>
             <w:r w:rsidR="003D630A">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>+ معرفی پروژه های دانشجویان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B67D5D1" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00E32E53" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
@@ -2228,73 +1929,103 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FE13FCA" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F591BD9" w14:textId="6CF4F381" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
+          <w:p w14:paraId="5F591BD9" w14:textId="3FFDE373" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>پوشش ها- سقف تیرپوش و تخت</w:t>
+              <w:t>پوشش ها</w:t>
+            </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> سقف تیرپوش و تخت</w:t>
+            </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> و...)-رفتار سازه ای سقف ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="788E2A25" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00E32E53" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -2944,73 +2675,103 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27AECA95" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779E71C5" w14:textId="422DA454" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="003D630A" w:rsidP="00DE3911">
+          <w:p w14:paraId="779E71C5" w14:textId="65C916C2" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="003D630A" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>آشنایی با انواع بادگیر - عصارخانه</w:t>
+              <w:t xml:space="preserve">آشنایی با انواع بادگیر </w:t>
+            </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> عصارخانه</w:t>
+            </w:r>
+            <w:r w:rsidR="00035BA7">
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>-کبوترخانه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="147F82E3" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00E32E53" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -3162,351 +2923,668 @@
           </w:tcPr>
           <w:p w14:paraId="358D3DC3" w14:textId="4BFB1D3A" w:rsidR="00DE3911" w:rsidRPr="00FE7024" w:rsidRDefault="003D630A" w:rsidP="00DE3911">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>آشنایی با مناره ها و برج ها و عملکرد سازه ای آن ها</w:t>
             </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06872FFE" w14:textId="77777777" w:rsidR="00DE3911" w:rsidRPr="00E32E53" w:rsidRDefault="00DE3911" w:rsidP="00DE3911">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06FB578D" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="0007479E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidSect="0007479E">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C32D522" w14:textId="77777777" w:rsidR="00CC682C" w:rsidRDefault="00CC682C" w:rsidP="0007479E">
+    <w:p w14:paraId="24A41045" w14:textId="77777777" w:rsidR="002F3F31" w:rsidRDefault="002F3F31" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DA45F06" w14:textId="77777777" w:rsidR="00CC682C" w:rsidRDefault="00CC682C" w:rsidP="0007479E">
+    <w:p w14:paraId="3437FCAE" w14:textId="77777777" w:rsidR="002F3F31" w:rsidRDefault="002F3F31" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Microsoft Sans Serif"/>
+    <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Titr">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A1002AEF" w:usb1="D000604A" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Titr">
-    <w:panose1 w:val="00000700000000000000"/>
+  <w:font w:name="B Lotus">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Lotus">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A000207F" w:usb1="C000204B" w:usb2="00000008" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="B2"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D424B9C" w14:textId="77777777" w:rsidR="00CC682C" w:rsidRDefault="00CC682C" w:rsidP="0007479E">
+    <w:p w14:paraId="69DC0DC4" w14:textId="77777777" w:rsidR="002F3F31" w:rsidRDefault="002F3F31" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34C4E59F" w14:textId="77777777" w:rsidR="00CC682C" w:rsidRDefault="00CC682C" w:rsidP="0007479E">
+    <w:p w14:paraId="053FF5E7" w14:textId="77777777" w:rsidR="002F3F31" w:rsidRDefault="002F3F31" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="07A3112A" w14:textId="77777777" w:rsidR="00344FB9" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005908E6">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B5E40EC" wp14:editId="36D36497">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5589270</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>9525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="731520" cy="754380"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Picture 2" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="731520" cy="754380"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00E32E53">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>به نام ایزد  دانا</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4B5A1ED9" w14:textId="37111C7B" w:rsidR="00344FB9" w:rsidRPr="00E32E53" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:bidi/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007479E">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(کاربرگ طرح درس)           </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007479E">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005908E6">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="534FD379" w14:textId="58EA4A60" w:rsidR="00344FB9" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                       </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>تاریخ به</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">روز رسانی:   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>1404</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2F343BA3" w14:textId="2520FF2B" w:rsidR="00344FB9" w:rsidRPr="00344FB9" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="6641"/>
+      </w:tabs>
+      <w:bidi/>
+      <w:ind w:left="-613"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00344FB9">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>دانشکده</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> هنر</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>نیمسال دوم سال تحصیلی</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
+    <w:rsid w:val="00035BA7"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0007479E"/>
+    <w:rsid w:val="000D5ABB"/>
     <w:rsid w:val="0015613E"/>
     <w:rsid w:val="001A24D7"/>
     <w:rsid w:val="0023366D"/>
+    <w:rsid w:val="002F3F31"/>
     <w:rsid w:val="00321206"/>
+    <w:rsid w:val="00344FB9"/>
     <w:rsid w:val="003D23C3"/>
     <w:rsid w:val="003D630A"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004C0E17"/>
+    <w:rsid w:val="004D27FA"/>
     <w:rsid w:val="005908E6"/>
     <w:rsid w:val="005B71F9"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00743C43"/>
     <w:rsid w:val="00752D52"/>
     <w:rsid w:val="007A6B1B"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="008D2DEA"/>
     <w:rsid w:val="009677F9"/>
     <w:rsid w:val="00A32E05"/>
+    <w:rsid w:val="00AB758D"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BE73D7"/>
     <w:rsid w:val="00C1549F"/>
     <w:rsid w:val="00C84F12"/>
     <w:rsid w:val="00CC682C"/>
+    <w:rsid w:val="00CD3766"/>
     <w:rsid w:val="00DE3911"/>
     <w:rsid w:val="00E00030"/>
     <w:rsid w:val="00E13C35"/>
     <w:rsid w:val="00E31D17"/>
     <w:rsid w:val="00E32E53"/>
+    <w:rsid w:val="00E469B1"/>
+    <w:rsid w:val="00EB468F"/>
     <w:rsid w:val="00FA3054"/>
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="/"/>
-  <w:listSeparator w:val="؛"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="52FD15C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7B9B294B-9530-4E21-ADFB-C5A35F51342A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3834,54 +3912,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -3967,59 +4041,63 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0007479E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0007479E"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4243,71 +4321,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1610</Characters>
+  <Pages>2</Pages>
+  <Words>267</Words>
+  <Characters>1528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1889</CharactersWithSpaces>
+  <CharactersWithSpaces>1792</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMOZESH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>