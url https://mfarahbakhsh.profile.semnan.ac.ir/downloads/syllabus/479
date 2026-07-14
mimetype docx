--- v0 (2025-10-14)
+++ v1 (2026-07-14)
@@ -1,665 +1,267 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00E32E53" w:rsidRPr="00E32E53" w:rsidRDefault="00E32E53" w:rsidP="006B3CAE">
-[...376 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10330" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1525"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1107"/>
         <w:gridCol w:w="2403"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="975"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006261B7" w:rsidTr="00C65D6F">
+      <w:tr w:rsidR="00220040" w14:paraId="353999A4" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="386"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4045" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00326CCF">
+          <w:p w14:paraId="137AF365" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مقطع:</w:t>
             </w:r>
-            <w:r w:rsidR="001A24D7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001A24D7" w:rsidRPr="00B97D71">
+            <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کارشناسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2187" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="005908E6" w:rsidP="00D6510C">
+          <w:p w14:paraId="6ED82721" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>تعداد واحد:</w:t>
             </w:r>
-            <w:r w:rsidR="00326CCF">
-[...18 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">2 </w:t>
             </w:r>
             <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نظری</w:t>
             </w:r>
-            <w:r w:rsidR="00D6510C">
-[...7 lines deleted...]
-              <w:t>-2عملی</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>-1عملی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00B97D71">
-[...1 lines deleted...]
-              <w:jc w:val="right"/>
+          <w:p w14:paraId="75621B17" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00C65D6F" w:rsidRDefault="00220040" w:rsidP="007D4116">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:bidi="fa-IR"/>
-[...6 lines deleted...]
-                <w:bCs/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شناخت بناهای تاریخی ایران دوره اسلامی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="005908E6" w:rsidRPr="00047D53" w:rsidRDefault="005908E6" w:rsidP="00B97D71">
+          <w:p w14:paraId="4FB6362B" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00047D53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005908E6" w:rsidRDefault="004C0E17" w:rsidP="00B97D71">
+          <w:p w14:paraId="1C48F05B" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نام</w:t>
             </w:r>
-            <w:r w:rsidR="005908E6" w:rsidRPr="005908E6">
+            <w:r w:rsidRPr="005908E6">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97D71" w:rsidTr="00C65D6F">
+      <w:tr w:rsidR="00220040" w14:paraId="4142CAB7" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6232" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
+          <w:p w14:paraId="7DC80676" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پیش</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
@@ -695,800 +297,797 @@
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نیازها</w:t>
             </w:r>
             <w:r w:rsidRPr="00B97D71">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="002E7232">
-[...10 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>شناخت بناهای تاریخی ایران پیش از اسلام</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3123" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRPr="00824582" w:rsidRDefault="00C65D6F" w:rsidP="00B97D71">
+          <w:p w14:paraId="7DACCD8E" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00824582" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C65D6F">
-[...3 lines deleted...]
-              <w:t>Recognition of Islamic monuments in Iran</w:t>
+            <w:r>
+              <w:t>Introduction to the Historic Monuments of Islamic Iran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="975" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B97D71" w:rsidRDefault="00B97D71" w:rsidP="00B97D71">
+          <w:p w14:paraId="6956C7FB" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00220040" w14:paraId="75960D3C" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
+          <w:p w14:paraId="3A67A2DA" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E31D17" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره تلفن اتاق:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 31535387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00824582">
+          <w:p w14:paraId="34DF4CE7" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00047D53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مدرس:</w:t>
             </w:r>
-            <w:r w:rsidR="00326CCF">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> مرتضی فرح بخش</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> مرتضی فرح بخش،</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E31D17" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00220040" w14:paraId="2384CC9F" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5125" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRPr="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="00E31D17">
+          <w:p w14:paraId="1886B667" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E31D17" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منزلگاه اینترنتی:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5205" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidR="00E31D17" w:rsidRDefault="00E31D17" w:rsidP="0038100D">
+          <w:p w14:paraId="03104DC9" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E31D17">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پست الکترونیکی:</w:t>
             </w:r>
-            <w:r w:rsidR="00326CCF">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0038100D" w:rsidRPr="0038100D">
-[...7 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="00E14514">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:bidi="fa-IR"/>
+                </w:rPr>
+                <w:t>m_farahbakhsh@semnan.ac.ir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE73D7" w:rsidTr="00746E7D">
+      <w:tr w:rsidR="00220040" w14:paraId="083661F5" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="341"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE73D7" w:rsidRPr="00E31D17" w:rsidRDefault="00BE73D7" w:rsidP="00E31D17">
+          <w:p w14:paraId="38AAB6DF" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E31D17" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>برنامه تدریس در هفته و شماره کلاس:</w:t>
-[...12 lines deleted...]
-        </w:tc>
+              <w:t>برنامه تدریس در هفته و شماره کلاس: شنبه  ساعت 1 الی 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="00220040" w14:paraId="46DC255A" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="359"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
+          <w:p w14:paraId="2958986C" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="008D2DEA" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>اهداف درس:</w:t>
             </w:r>
-            <w:r w:rsidR="00142C4D">
-[...7 lines deleted...]
-              <w:t>آشنایی با بناهای دوران اسلامی از صدر اسلام تا قاجاریه در ایران</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>آشنایی با بناهای دوران اسلامی ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D2DEA" w:rsidTr="004B094A">
+      <w:tr w:rsidR="00220040" w14:paraId="1F36A040" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="395"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10330" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
           </w:tcPr>
-          <w:p w:rsidR="008D2DEA" w:rsidRPr="008D2DEA" w:rsidRDefault="008D2DEA" w:rsidP="008D2DEA">
+          <w:p w14:paraId="0691B76E" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="008D2DEA" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008D2DEA">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امکانات آموزشی مورد نیاز:</w:t>
             </w:r>
-            <w:r w:rsidR="0052235C">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> سمعی بصری، سفر</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C1549F" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00220040" w14:paraId="0BCE982E" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="001A24D7">
+          <w:p w14:paraId="0DAE6DF3" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00C1549F" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان پایان</w:t>
             </w:r>
-            <w:r w:rsidR="001A24D7">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="001A24D7" w:rsidP="00B97D71">
+          <w:p w14:paraId="77BCCDAE" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00C1549F" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امتحان میان</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
-            <w:r w:rsidR="00C1549F" w:rsidRPr="00C1549F">
+            <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ترم</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
+          <w:p w14:paraId="212B7437" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00C1549F" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>ارزشیابی مستمر(کوئیز)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00C1549F" w:rsidRDefault="00C1549F" w:rsidP="00B97D71">
+          <w:p w14:paraId="1B1619F4" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00C1549F" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>فعالیت</w:t>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>های کلاسی و آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00C1549F" w:rsidRPr="00E13C35" w:rsidRDefault="00C1549F" w:rsidP="00C1549F">
+          <w:p w14:paraId="39EE736B" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E13C35" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>نحوه ارزشیابی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A6B1B" w:rsidTr="007A6B1B">
+      <w:tr w:rsidR="00220040" w14:paraId="6F7EB6D2" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="278"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1525" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00D6510C" w:rsidP="007A6B1B">
+          <w:p w14:paraId="0FB0DB0E" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
+          <w:p w14:paraId="0ED0605C" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
+          <w:p w14:paraId="6B0D6CB5" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:rtl/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00FE7024" w:rsidRDefault="00D6510C" w:rsidP="007A6B1B">
+          <w:p w14:paraId="7D1039EF" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="180" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>80</w:t>
+              <w:t>75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="007A6B1B" w:rsidRPr="00E13C35" w:rsidRDefault="007A6B1B" w:rsidP="007A6B1B">
+          <w:p w14:paraId="728B9276" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E13C35" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E13C35">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>درصد نمره</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00824582" w:rsidTr="004B094A">
+      <w:tr w:rsidR="00220040" w14:paraId="293C015D" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="1115"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidR="00824582" w:rsidRDefault="00D6510C" w:rsidP="00824582">
+          <w:p w14:paraId="6B387D2A" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
+                <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کتاب معماری اسلامی (هیلن براند) * کتاب آشنایی با معماری اسلامی( کیانی)  * کتاب های گنجنامه * معماری ایرانی ( پیرنیا)  و....</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00824582" w:rsidRDefault="00824582" w:rsidP="00824582">
+          <w:p w14:paraId="71269D3B" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00824582" w:rsidRDefault="00824582" w:rsidP="00824582">
+          <w:p w14:paraId="716ACCB4" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="Titr"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C1549F">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>منابع و مآخذ درس</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B0268" w:rsidRPr="006B0268" w:rsidRDefault="006B0268" w:rsidP="001A24D7">
-[...13 lines deleted...]
-    <w:p w:rsidR="006B0268" w:rsidRPr="001A24D7" w:rsidRDefault="006B0268" w:rsidP="006B0268">
+    <w:p w14:paraId="4B0ABF23" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="001A24D7" w:rsidRDefault="00220040" w:rsidP="00220040">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بودجه</w:t>
       </w:r>
       <w:r>
@@ -1506,1686 +1105,2007 @@
       <w:r w:rsidRPr="001A24D7">
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>بندی درس</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10253" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="7200"/>
         <w:gridCol w:w="1078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B094A" w:rsidTr="00891C14">
+      <w:tr w:rsidR="00220040" w14:paraId="5FADE44A" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="383"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="7FCD1EBF" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00891C14" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>توضیحات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="7B217E05" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00891C14" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>مبحث</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B094A" w:rsidRPr="00891C14" w:rsidRDefault="004B094A" w:rsidP="006B0268">
+          <w:p w14:paraId="4EEC70BD" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00891C14" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00891C14">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>شماره هفته آموزشی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="00220040" w14:paraId="32545193" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="152"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="2D1BDEB9" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="213C3201" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>تعریف معماری و شیوه های معماری ایرانی- معرفی سوزه های تحقیقی دانشجویان+  معرفی ارائه های کلاسی</w:t>
+              <w:t xml:space="preserve">تعریف معماری و شیوه های معماری ایرانی- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="1D571F31" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="5AABCBE6" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="89"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="67CA45C6" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="55E3A0CF" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>مساجد+ انتخاب سوژه ها</w:t>
+              <w:t>گونه شناسی بناهای تاریخی + تعریف پروژه کلاسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="189D03E9" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="36C2662F" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="0BBA109F" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="7C1C63F9" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>مدارس + بازدید از آثار شهر</w:t>
+              <w:t>مدارس + مساجد</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="68343AD8" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="7BF1B775" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="5AD6DA43" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="7F801739" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>امامزادگان + مقابر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="7007F292" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="0BF5E600" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="215"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="0317FD6B" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="4A61935D" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>کاروانسراها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="1C5F380C" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="28655EE4" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="242"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="738545F8" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="5ADA2F3B" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>خانه ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="7F52D940" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="6924E004" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="251"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="53F6275F" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="2551397C" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>بازارها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="381718F2" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="00220040" w14:paraId="061AB9D2" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="46B2ED11" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="593D896E" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>سفر</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="28CE1C27" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="00220040" w14:paraId="5B60051B" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="188"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="4A5762DD" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="15788D42" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>آب انبار + باغ ها+ کاخ ها</w:t>
+              <w:t>باغ ها+ کاخ ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="4CCFCFB4" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="006B3CAE">
+      <w:tr w:rsidR="00220040" w14:paraId="65AE8354" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="0DB0B90C" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="4FB7CBD6" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>یخچال</w:t>
+              <w:t>یخچال+آب انبار+قنات</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="5913BFB6" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="4CC7C04E" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="224"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="72F12207" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="27B351B1" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>حمام ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="2551C38D" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="5C13DB4F" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="26294023" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="178E435A" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>قلعه ها و شهرها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="47BA95DB" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="3A82AE04" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="71"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="00D13CFF" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="761DA733" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>پل ها + بندها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="6AA441F1" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="68036888" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="269"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="425AA5C5" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="2A9659FF" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>عصارخانه</w:t>
+              <w:t>عصارخانه+آسباد+ آسیاب</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="650766E6" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="263D762D" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="197"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="65CE2795" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="30D17AD6" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>قنات ها</w:t>
+              <w:t>کلیساها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="6F62394F" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C65D6F" w:rsidTr="00FE7024">
+      <w:tr w:rsidR="00220040" w14:paraId="3555CE7C" w14:textId="77777777" w:rsidTr="007D4116">
         <w:trPr>
           <w:trHeight w:val="206"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00FE7024" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="1EEB542C" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00FE7024" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="4508DBD3" w14:textId="77777777" w:rsidR="00220040" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:bidi/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
-              <w:t>کلیساها</w:t>
+              <w:t>ارائه گزارش ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1078" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C65D6F" w:rsidRPr="00E32E53" w:rsidRDefault="00C65D6F" w:rsidP="00C65D6F">
+          <w:p w14:paraId="7FE5FE32" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="00E32E53" w:rsidRDefault="00220040" w:rsidP="007D4116">
             <w:pPr>
               <w:spacing w:line="192" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E32E53">
               <w:rPr>
                 <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidRDefault="005908E6" w:rsidP="0007479E">
+    <w:p w14:paraId="37DF2A83" w14:textId="77777777" w:rsidR="00220040" w:rsidRPr="005908E6" w:rsidRDefault="00220040" w:rsidP="00220040">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005908E6" w:rsidRPr="005908E6" w:rsidSect="0007479E">
+    <w:p w14:paraId="06FB578D" w14:textId="77777777" w:rsidR="005908E6" w:rsidRPr="00220040" w:rsidRDefault="005908E6" w:rsidP="00220040">
+      <w:pPr>
+        <w:bidi/>
+        <w:rPr>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="005908E6" w:rsidRPr="00220040" w:rsidSect="0007479E">
+      <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F07604" w:rsidRDefault="00F07604" w:rsidP="0007479E">
+    <w:p w14:paraId="11815876" w14:textId="77777777" w:rsidR="00605096" w:rsidRDefault="00605096" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F07604" w:rsidRDefault="00F07604" w:rsidP="0007479E">
+    <w:p w14:paraId="5F23F1E3" w14:textId="77777777" w:rsidR="00605096" w:rsidRDefault="00605096" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IranNastaliq">
     <w:altName w:val="Microsoft Sans Serif"/>
+    <w:panose1 w:val="02020505000000020003"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A1002AEF" w:usb1="D000604A" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="61002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Titr">
-    <w:panose1 w:val="00000700000000000000"/>
+  <w:font w:name="Titr">
+    <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="B Lotus">
+  <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Titr">
-[...7 lines deleted...]
-    <w:panose1 w:val="00000400000000000000"/>
+  <w:font w:name="B Titr">
+    <w:panose1 w:val="00000700000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F07604" w:rsidRDefault="00F07604" w:rsidP="0007479E">
+    <w:p w14:paraId="52EF02F9" w14:textId="77777777" w:rsidR="00605096" w:rsidRDefault="00605096" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F07604" w:rsidRDefault="00F07604" w:rsidP="0007479E">
+    <w:p w14:paraId="7F17849F" w14:textId="77777777" w:rsidR="00605096" w:rsidRDefault="00605096" w:rsidP="0007479E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="07A3112A" w14:textId="77777777" w:rsidR="00344FB9" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="005908E6">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B5E40EC" wp14:editId="36D36497">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>5589270</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>9525</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="731520" cy="754380"/>
+          <wp:effectExtent l="0" t="0" r="0" b="7620"/>
+          <wp:wrapNone/>
+          <wp:docPr id="2" name="Picture 2" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\AMOZESH\Desktop\Untitled.jpg"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="731520" cy="754380"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="00E32E53">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>به نام ایزد  دانا</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4B5A1ED9" w14:textId="37111C7B" w:rsidR="00344FB9" w:rsidRPr="00E32E53" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:bidi/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="32"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                     </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007479E">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">(کاربرگ طرح درس)           </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="0007479E">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">       </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Titr" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="005908E6">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="534FD379" w14:textId="58EA4A60" w:rsidR="00344FB9" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:bidi/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                                                       </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>تاریخ به</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:softHyphen/>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">روز رسانی:   </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>1404</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B97D71">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Mitra" w:hint="cs"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">          </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2F343BA3" w14:textId="244CE685" w:rsidR="00344FB9" w:rsidRPr="00344FB9" w:rsidRDefault="00344FB9" w:rsidP="00344FB9">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="left" w:pos="6641"/>
+      </w:tabs>
+      <w:bidi/>
+      <w:ind w:left="-613"/>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00344FB9">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>دانشکده</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> هنر</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00220040">
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="IranNastaliq"/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                    </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="IranNastaliq" w:hAnsi="IranNastaliq" w:cs="B Nazanin" w:hint="cs"/>
+        <w:rtl/>
+        <w:lang w:bidi="fa-IR"/>
+      </w:rPr>
+      <w:t>نیمسال دوم سال تحصیلی</w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005908E6"/>
+    <w:rsid w:val="00035BA7"/>
     <w:rsid w:val="00043444"/>
     <w:rsid w:val="00047D53"/>
     <w:rsid w:val="0007479E"/>
-    <w:rsid w:val="00142C4D"/>
+    <w:rsid w:val="000D5ABB"/>
+    <w:rsid w:val="0015613E"/>
     <w:rsid w:val="001A24D7"/>
+    <w:rsid w:val="00220040"/>
     <w:rsid w:val="0023366D"/>
-    <w:rsid w:val="002E7232"/>
+    <w:rsid w:val="002F3F31"/>
     <w:rsid w:val="00321206"/>
-    <w:rsid w:val="00326CCF"/>
-    <w:rsid w:val="0038100D"/>
+    <w:rsid w:val="00344FB9"/>
     <w:rsid w:val="003D23C3"/>
-    <w:rsid w:val="004A7E6F"/>
+    <w:rsid w:val="003D630A"/>
     <w:rsid w:val="004B094A"/>
     <w:rsid w:val="004C0E17"/>
-    <w:rsid w:val="0052235C"/>
+    <w:rsid w:val="004D27FA"/>
+    <w:rsid w:val="00550CA4"/>
     <w:rsid w:val="005908E6"/>
-    <w:rsid w:val="005A2506"/>
     <w:rsid w:val="005B71F9"/>
+    <w:rsid w:val="00605096"/>
     <w:rsid w:val="006261B7"/>
     <w:rsid w:val="006B0268"/>
     <w:rsid w:val="006B3CAE"/>
     <w:rsid w:val="007367C0"/>
     <w:rsid w:val="00743C43"/>
+    <w:rsid w:val="00752D52"/>
     <w:rsid w:val="007A6B1B"/>
-    <w:rsid w:val="00824582"/>
-    <w:rsid w:val="00874EB1"/>
     <w:rsid w:val="00891C14"/>
     <w:rsid w:val="008D2DEA"/>
+    <w:rsid w:val="009677F9"/>
+    <w:rsid w:val="00A32E05"/>
+    <w:rsid w:val="00AB758D"/>
     <w:rsid w:val="00B97D71"/>
     <w:rsid w:val="00BE73D7"/>
     <w:rsid w:val="00C1549F"/>
-    <w:rsid w:val="00C65D6F"/>
     <w:rsid w:val="00C84F12"/>
-    <w:rsid w:val="00D6510C"/>
+    <w:rsid w:val="00CC682C"/>
+    <w:rsid w:val="00CD3766"/>
+    <w:rsid w:val="00DE3911"/>
     <w:rsid w:val="00E00030"/>
     <w:rsid w:val="00E13C35"/>
     <w:rsid w:val="00E31D17"/>
     <w:rsid w:val="00E32E53"/>
-    <w:rsid w:val="00F07604"/>
+    <w:rsid w:val="00E469B1"/>
+    <w:rsid w:val="00EB468F"/>
     <w:rsid w:val="00FA3054"/>
     <w:rsid w:val="00FE7024"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="/"/>
-[...1 lines deleted...]
-  <w14:docId w14:val="3D827E7A"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="52FD15C9"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{7B9B294B-9530-4E21-ADFB-C5A35F51342A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3247,95 +3167,98 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -3510,58 +3433,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00220040"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -3639,63 +3559,78 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0007479E"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0007479E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0007479E"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00220040"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:m_farahbakhsh@semnan.ac.ir" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3920,70 +3855,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>192</Words>
-  <Characters>1097</Characters>
+  <Words>172</Words>
+  <Characters>987</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1287</CharactersWithSpaces>
+  <CharactersWithSpaces>1157</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AMOZESH</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>